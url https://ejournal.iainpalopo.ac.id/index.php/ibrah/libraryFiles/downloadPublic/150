--- v0 (2026-05-09)
+++ v1 (2026-05-30)
@@ -1,3108 +1,7963 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...15 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="585C8C7F" w14:textId="41C957EB" w:rsidR="00663541" w:rsidRPr="001967A3" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-        <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>AL IBRAH</w:t>
+      </w:r>
+      <w:r w:rsidR="001967A3">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001967A3">
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Journal of Arabic Language Education | Vol. XX, No. XX, Bulan-YYYY | ISSN (P): 2622-4380 | ISSN (E): 2622-6006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7186CE9B" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00663541"/>
+    <w:p w14:paraId="5BB114C8" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="60"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t>[JUDUL ARTIKEL — DITULIS KAPITAL, INFORMATIF, MAKSIMAL 15 KATA]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33771BE4" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
-[...16 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nama </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lengkap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pertama, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nama </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lengkap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kedua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nama </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lengkap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ketiga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    <w:p w14:paraId="7B75CE7E" w14:textId="62C9B811" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:spacing w:after="30"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...104 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t>Universitas/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        <w:t>Institut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t>, Kota, Indonesia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  |  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...17 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Universitas/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Institut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>, Kota, Indonesia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717FC1B7" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Abstract contains a summary about the problem and research objectives, methods used, and the results of research. Written in two languages, English and Indonesian. Keywords need to be included to describe the tell of the issues, and the principal terms in research. Key words can be a single word or combination of words.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>email.penulis1@institusi.ac.id</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  |  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>email.penulis2@institusi.ac.id</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  |  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>email.penulis3@institusi.ac.id</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
-[...174 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+    <w:p w14:paraId="4D3772C1" w14:textId="6EFE1897" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
         </w:pBdr>
-        <w:spacing w:after="120" w:lineRule="auto"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...22 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WhatsApp/HP: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>+62 8XX-XXXX-XXXX (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00303CB9">
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pengirim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00303CB9">
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00303CB9">
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Naskah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BFBFBF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
-[...156 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="633A37E5" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00663541"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-[...8 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="6938"/>
       </w:tblGrid>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00663541" w14:paraId="02949F44" w14:textId="77777777">
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="113D16E8" w14:textId="77777777" w:rsidR="0042147C" w:rsidRDefault="0042147C" w:rsidP="0042147C">
             <w:pPr>
-              <w:pBdr>
-[...15 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="40"/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">No</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>ARTICLE INFORMATION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FA4796D" w14:textId="77777777" w:rsidR="0042147C" w:rsidRDefault="0042147C" w:rsidP="0042147C">
+            <w:pPr>
+              <w:spacing w:after="16"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Received: DD Month YYYY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13D33ED1" w14:textId="77777777" w:rsidR="0042147C" w:rsidRDefault="0042147C" w:rsidP="0042147C">
+            <w:pPr>
+              <w:spacing w:after="16"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Revised:    DD Month YYYY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A1D80EA" w14:textId="77777777" w:rsidR="0042147C" w:rsidRDefault="0042147C" w:rsidP="0042147C">
+            <w:pPr>
+              <w:spacing w:after="16"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Accepted:  DD Month YYYY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E75232" w14:textId="77777777" w:rsidR="0042147C" w:rsidRDefault="0042147C" w:rsidP="0042147C"/>
+          <w:p w14:paraId="6D49230D" w14:textId="77777777" w:rsidR="0042147C" w:rsidRDefault="0042147C" w:rsidP="0042147C">
+            <w:pPr>
+              <w:spacing w:after="16"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DOI:  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>https://doi.org/10.24256/jale.vXiX.XXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29D2903A" w14:textId="77777777" w:rsidR="0042147C" w:rsidRDefault="0042147C" w:rsidP="0042147C"/>
+          <w:p w14:paraId="0DF3C722" w14:textId="77777777" w:rsidR="0042147C" w:rsidRDefault="0042147C" w:rsidP="0042147C">
+            <w:pPr>
+              <w:spacing w:after="16"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>LICENSE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C2B1075" w14:textId="77777777" w:rsidR="0042147C" w:rsidRDefault="0042147C" w:rsidP="0042147C">
+            <w:pPr>
+              <w:spacing w:after="16"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>This work is licensed under a Creative Commons Attribution-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>ShareAlike</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4.0 International License (CC BY-SA 4.0).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B233FAD" w14:textId="77777777" w:rsidR="0042147C" w:rsidRDefault="0042147C" w:rsidP="0042147C"/>
+          <w:p w14:paraId="12C6F0D2" w14:textId="124ED4A0" w:rsidR="00663541" w:rsidRDefault="0042147C" w:rsidP="0042147C">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>© 2026 The Authors.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Published by Prodi Pendidikan Bahasa Arab, FTIK, UIN </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Palopo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+          <w:tcPr>
+            <w:tcW w:w="6938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75117071" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Abstrak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="39139C2F" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="264" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Tulis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>abstrak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dalam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>satu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>paragraf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 150–250 kata, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>memuat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: (1) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tujuan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>penelitian</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, (2) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>metode</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, (3) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>temuan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>utama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, dan (4) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>simpulan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>implikasi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Abstrak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tidak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mengandung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>singkatan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yang </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tidak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dijelaskan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kutipan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>atau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>referensi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="405B7796" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kata Kunci: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kata </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kunci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1; kata </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kunci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2; kata </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kunci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3; kata </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kunci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4; kata </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kunci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10079E65" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00663541">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:val="dashed" w:sz="4" w:space="1" w:color="CCCCCC"/>
               </w:pBdr>
-              <w:spacing w:after="0" w:lineRule="auto"/>
-[...8 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="20" w:after="40"/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+          <w:p w14:paraId="0F54478F" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pBdr>
-[...15 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="40"/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Keterangan</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Abstract</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...8 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+          <w:p w14:paraId="2F49FBA3" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pBdr>
-[...13 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="60" w:line="264" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write the abstract in English in one paragraph, 150–250 words, including: (1) objective, (2) method, (3) main findings, and (4) conclusion/implications.]</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...258 lines deleted...]
-              <w:t xml:space="preserve">5 hari</w:t>
+          <w:p w14:paraId="44476904" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keywords: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>keyword 1; keyword 2; keyword 3; keyword 4; keyword 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
-[...155 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+    <w:p w14:paraId="1AAE9AE5" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00663541"/>
+    <w:p w14:paraId="3778F698" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Kesimpulan</w:t>
+      <w:r>
+        <w:t>Pendahuluan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+    <w:p w14:paraId="369906ED" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pBdr>
-[...7 lines deleted...]
-        <w:ind w:firstLine="567"/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Pada bagian ini menyajikan ringkasan dari uraian mengenai hasil dan pembahasan, mengacu pada tujuan penelitian. Berdasarkan kedua hal tersebut dikembangkan pokok-pokok pikiran baru yang merupakan esensi dari temuan penelitian. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Paragraf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>perlu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>indentasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Jelaskan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>konteks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>urgensi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>secara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>umum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Pendahuluan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>terdiri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimal 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>paragraf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> total 600–900 kata.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+    <w:p w14:paraId="27AB868B" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pBdr>
-[...7 lines deleted...]
-        <w:ind w:firstLine="567"/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Selanjutnya dikemukakan saran. Saran disusun berdasarkan temuan penelitian yang telah dibahas. Saran dapat mengacu pada tindakan praktis, pengembangan teori baru, dan/atau penelitian lanjutan</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Paragraf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2: Kajian </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>literatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>relevan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>apa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>sudah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>diteliti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oleh </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>peneliti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>sebelumnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tentang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>topik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>disertai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>sitasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in-text format APA: (Nama, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Tahun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>).]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+    <w:p w14:paraId="7A55512B" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Paragraf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Kesenjangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (research gap) — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>apa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>belum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dijawab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oleh </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>sebelumnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>menjadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dasar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    <w:p w14:paraId="3617D42F" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Paragraf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4: Tujuan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>rumusan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>masalah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>akan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dijawab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>secara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>eksplisit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>artikel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B33E8C3" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Ucapan Terimakasih (Optional)</w:t>
+      <w:r>
+        <w:t>Metode</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+    <w:p w14:paraId="21756AF1" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Berisi ucapan terimakasih kepada suatu instansi/subjek tertentu jika penelitian ini didanai atau mendapat dukungan oleh instansi/subjek yang dimaksud</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Paragraf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>perlu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>indentasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Jelaskan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>pendekatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>desain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>beserta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>alasan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>pemilihannya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Metode minimal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>terdiri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>paragraf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> total 400–600 kata.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+    <w:p w14:paraId="30945AD2" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Paragraf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Subjek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>partisipan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>sumber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>jumlah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>karakteristik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>lokasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>teknik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>pemilihan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (purposive/random sampling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>.).]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466CF7C4" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Paragraf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3: Teknik </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>pengumpulan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>wawancara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>observasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>angket</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dokumentasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>instrumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>digunakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>beserta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>validasinya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D69ECFF" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Paragraf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4: Teknik </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>analisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tahapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>teknik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>keabsahan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>triangulasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>/member check/peer debriefing).]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B5E7D3" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Daftar Pustaka</w:t>
+      <w:r>
+        <w:t>Hasil dan Diskusi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+    <w:p w14:paraId="348B66CA" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Jumlah Daftar Pustaka minimal 10 buah, dengan 80% daftar pustaka bersumber dari Artikel Jurnal ilmiah maksimal 10 tahun terakhir.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Sajikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>secara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>sistematis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>menggunakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sub-heading </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>setiap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>utama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Setiap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>langsung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>didiskusikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>teori</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>literatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>relevan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Gunakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>pendukung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>berupa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>kutipan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>wawancara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>gambar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Panjang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>bagian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimal 1.000 kata.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+    <w:p w14:paraId="62F324C1" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Sub-heading </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1: Tulis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Judul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tema/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pertama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D5E3FF" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Deskripsikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>pertama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>disertai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>pendukung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Kutipan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>langsung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>informan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> format </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>blok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>menjorok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>seperti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>contoh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>bawah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>:]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+    <w:p w14:paraId="3C9865FC" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:firstLine="0"/>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...31 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>"[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Kutipan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>langsung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>informan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>sini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>persis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>seperti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>diucapkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Format </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>blok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>menjorok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kiri-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>kanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, italic, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tanpa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tanda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>kutip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tambahan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.]" (Nama </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Informan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Tahun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Tanggal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Wawancara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+    <w:p w14:paraId="3D8D3ECD" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...26 lines deleted...]
-        <w:t xml:space="preserve">. New York: Penguin, 2006.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Analisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>diskusi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>kutipan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>hubungkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>teori</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>sebelumnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>disertai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>sitasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+    <w:p w14:paraId="6EAF1889" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:spacing w:before="120" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Sub-heading </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2: Tulis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Judul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tema/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kedua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4D2659" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...26 lines deleted...]
-        <w:t xml:space="preserve">. New York: Knopf, 2007.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Deskripsikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>kedua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>disertai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>pendukung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>diskusi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>literatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Contoh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>penyisipan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>:]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+    <w:p w14:paraId="00C4F170" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="120" w:after="40"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabel 1. [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Judul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, rata kiri, italic]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblW w:w="9638" w:type="dxa"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1292"/>
+        <w:gridCol w:w="2478"/>
+        <w:gridCol w:w="2478"/>
+        <w:gridCol w:w="3390"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00663541" w14:paraId="379BA3DD" w14:textId="77777777" w:rsidTr="00303CB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6F05A5" w14:textId="77777777" w:rsidR="00663541" w:rsidRPr="00303CB9" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00303CB9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="24384803" w14:textId="77777777" w:rsidR="00663541" w:rsidRPr="00303CB9" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00303CB9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kolom 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2F5B7E" w14:textId="77777777" w:rsidR="00663541" w:rsidRPr="00303CB9" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00303CB9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kolom 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D5BC0B" w14:textId="77777777" w:rsidR="00663541" w:rsidRPr="00303CB9" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00303CB9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Keterangan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00663541" w14:paraId="04496B83" w14:textId="77777777" w:rsidTr="00303CB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="68EA1768" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7790E943" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[Data]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D51B28B" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[Data]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="123B3413" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Keterangan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00663541" w14:paraId="64D73DE3" w14:textId="77777777" w:rsidTr="00303CB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAE3352" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F38325" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[Data]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FAD851" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[Data]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="524965E7" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Keterangan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="306E07AE" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:spacing w:before="40" w:after="80"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Sumber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>: [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Tuliskan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>sumber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08296C5D" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Analisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>diskusi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dikaitkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>teori</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>literatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>relevan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+    <w:p w14:paraId="382EF092" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:spacing w:before="120" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Sub-heading </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3: Tulis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Judul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tema/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ketiga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — hapus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>jika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>diperlukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCFE122" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Deskripsikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>ketiga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>disertai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>pendukung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>diskusi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>literatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+    <w:p w14:paraId="70FCDC38" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Simpulan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F994EC0" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Catatan (Bagian ini tidak termasuk dalam Artikel):</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Paragraf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>perlu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>indentasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tulis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>simpulan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>menjawab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>langsung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>rumusan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>masalah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Simpulan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>bukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>ringkasan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>hasil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>melainkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>pernyataan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tegas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tentang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>apa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>ditemukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>maknanya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Panjang: 2–3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>paragraf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>menggunakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>penomoran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>poin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+    <w:p w14:paraId="276EDFB6" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:numPr>
-[...11 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...65 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Paragraf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2: Implikasi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>teoretis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>praktis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+    <w:p w14:paraId="6389194A" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:numPr>
-[...11 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.30j0zll" w:id="1"/>
-[...93 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Paragraf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Keterbatasan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan saran </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>selanjutnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+    <w:p w14:paraId="1D9C135C" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:numPr>
-[...11 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ucapan Terima Kasih</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079F8458" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> dalam mengelola kutipan sangat kami anjurkan.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Opsional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Tuliskan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>ucapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>terima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>kasih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>kepada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>lembaga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>pemberi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dana, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>institusi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>pihak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>membantu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>substansial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Maksimal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>kalimat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, formal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>akademis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hapus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>bagian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>jika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>diperlukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+    <w:p w14:paraId="0DA4E83B" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:numPr>
-[...11 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Daftar Pustaka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6DE51F" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Apabila masih ada hal-hal yang kurang mudah dipahami, silahkan menghubungi Tim Jurnal Al Ibrah di alamat redaksi. Kami akan membantu dan memperjelas hal-hal yang anda maksud</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Daftar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>pustaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> format APA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>edisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ke-7, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>disusun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>alfabetis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, hanging indent, minimal 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>sumber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 80% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>dari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tahun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>terakhir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>cantumkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>jika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>tersedia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>Lihat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>contoh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> format di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>bawah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>:]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+    <w:p w14:paraId="34FB86E4" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:numPr>
-[...17 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="60" w:after="40"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Semoga template ini berguna bagi para penulis.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nama Belakang, I. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tahun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Judul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>artikel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kapital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hanya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>awal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kalimat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nama </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Miring dan Kapital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Setiap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kata, Vol(No), Halaman–Halaman. https://doi.org/xxxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+    <w:p w14:paraId="3072AE3F" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nama Belakang, I., &amp; Nama </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Belakang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, I. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tahun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Judul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>buku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ditulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> miring </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kapital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>awal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>saja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nama </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Penerbit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+    <w:p w14:paraId="3A93836C" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:rPr/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nama Belakang, I., Nama </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Belakang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I., &amp; Nama </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Belakang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, I. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tahun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Judul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>artikel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nama </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Vol(No), Halaman–Halaman. https://doi.org/xxxxx</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
-[...4 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidR="00663541" w:rsidSect="001967A3">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="333E74F4" w14:textId="77777777" w:rsidR="003A1E96" w:rsidRDefault="003A1E96">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="32F23396" w14:textId="77777777" w:rsidR="003A1E96" w:rsidRDefault="003A1E96">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...4 lines deleted...]
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AE3F1C5" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...6 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:before="40"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...11 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t xml:space="preserve">AL IBRAH: Journal of Arabic Language Education, Vol. XX, No. XX, Bulan-YYYY  |  </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00303CB9">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53F07894" w14:textId="20658EE1" w:rsidR="001967A3" w:rsidRDefault="001967A3" w:rsidP="001967A3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>AL IBRAH: Journal of Arabic Language Education</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001967A3">
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>https://ejournal.iainpalopo.ac.id/index.php/ibrah</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...80 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="081A1F71" w14:textId="77777777" w:rsidR="003A1E96" w:rsidRDefault="003A1E96">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="236CE5AA" w14:textId="77777777" w:rsidR="003A1E96" w:rsidRDefault="003A1E96">
+      <w:r>
+        <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16626C55" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:spacing w:after="40"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...11 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:t xml:space="preserve">Nama </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...12 lines deleted...]
-        <w:rtl w:val="0"/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">AL IBRAH: Journal of Arabic Language Education </w:t>
+      <w:t>Penulis</w:t>
     </w:r>
-  </w:p>
-[...16 lines deleted...]
-      <w:jc w:val="right"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...11 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:t xml:space="preserve"> et al. | </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...12 lines deleted...]
-        <w:rtl w:val="0"/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Month-Year, Vol.x, No.x, Page.xx-xx</w:t>
+      <w:t>Judul</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-    </w:r>
-[...104 lines deleted...]
-      <w:t xml:space="preserve"> ©PBA IAIN Palopo. http://ejournal.iainpalopo.ac.id/index.php/ibrah</w:t>
+      <w:t xml:space="preserve"> Singkat Artikel</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BFB3E73"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3AC9372"/>
+    <w:lvl w:ilvl="0" w:tplc="04FEF48C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="32AEA2C0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="5044B932">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="52A618B6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="827EB9BA">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="901030A8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="1842E72C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="2500F3A6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="C464EC36">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="56366795">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="176"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00663541"/>
+    <w:rsid w:val="0012580D"/>
+    <w:rsid w:val="001967A3"/>
+    <w:rsid w:val="00303CB9"/>
+    <w:rsid w:val="003A1E96"/>
+    <w:rsid w:val="0042147C"/>
+    <w:rsid w:val="00663541"/>
+    <w:rsid w:val="00C37793"/>
+    <w:rsid w:val="00E058D8"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-ID" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1B704200"/>
+  <w15:docId w15:val="{8D0145E3-7AF2-064F-B40B-899E3222A58F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...11 lines deleted...]
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="480" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="200" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...16 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-      <w:lang w:val="id-ID"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
-[...3 lines deleted...]
-    <w:unhideWhenUsed w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable3">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="43"/>
+    <w:rsid w:val="00303CB9"/>
     <w:tblPr>
-      <w:tblInd w:w="0.0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00303CB9"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-[...3 lines deleted...]
-    <w:unhideWhenUsed w:val="1"/>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00303CB9"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
-    <w:rsid w:val="00C21B8D"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001967A3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C21B8D"/>
+    <w:rsid w:val="001967A3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
-    <w:rsid w:val="00C21B8D"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001967A3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C21B8D"/>
-[...136 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="001967A3"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chicagomanualofstyle.org/tools_citationguide.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:penulisutama@email.com" TargetMode="External"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chicagomanualofstyle.org/tools_citationguide.html" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3120,65 +7975,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3199,60 +8054,101 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EF24238-302E-D342-86BA-9F21A9E92A5F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>787</Words>
+  <Characters>4486</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5263</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Un-named</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>USER</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>