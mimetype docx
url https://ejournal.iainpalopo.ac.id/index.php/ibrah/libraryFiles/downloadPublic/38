--- v0 (2025-10-05)
+++ v1 (2026-05-30)
@@ -1,2185 +1,1615 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BE4DDA" w:rsidRPr="00AB0FD8" w:rsidRDefault="0049444A" w:rsidP="00BE4DDA">
-[...2 lines deleted...]
-        <w:spacing w:before="200" w:after="0"/>
+    <w:p w14:paraId="585C8C7F" w14:textId="786097B0" w:rsidR="00663541" w:rsidRPr="00514EE2" w:rsidRDefault="00000000" w:rsidP="00514EE2">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="-284" w:right="-143"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AL IBRAH </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514EE2">
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514EE2">
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Journal of Arabic Language Education | Vol. XX, No. XX, Month-YYYY | ISSN (P): 2622-4380 | ISSN (E): 2622-6006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7186CE9B" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00663541"/>
+    <w:p w14:paraId="5BB114C8" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="60"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>[ARTICLE TITLE — WRITTEN IN CAPITAL LETTERS, INFORMATIVE, MAXIMUM 15 WORDS]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33771BE4" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...55 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full Name of First Author, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...10 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full Name of Second Author, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Full Name of Third Author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B75CE7E" w14:textId="62C9B811" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="30"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>University/Institution, City, Country</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  |  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>University/Institution, City, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717FC1B7" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...120 lines deleted...]
-          <w:i/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl/>
-[...5 lines deleted...]
-        <w:spacing w:after="0"/>
+        </w:rPr>
+        <w:t>email.author1@institution.ac.id</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  |  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>email.author2@institution.ac.id</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  |  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>email.author3@institution.ac.id</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3772C1" w14:textId="6EFE1897" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Traditional Arabic" w:eastAsia="Cambria" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...110 lines deleted...]
-          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...142 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">WhatsApp/Phone: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>+XX XXX-XXXX-XXXX (Corresponding Author)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BFBFBF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633A37E5" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00663541"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="6629" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1756"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="6938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF3D77" w:rsidRPr="00AF342E" w:rsidTr="007C5382">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00663541" w14:paraId="02949F44" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EF3D77" w:rsidRPr="00AF342E" w:rsidRDefault="00EF3D77" w:rsidP="007C5382">
+          <w:p w14:paraId="4B7F279B" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pBdr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-              </w:rPr>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>ARTICLE INFORMATION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="681F2FDC" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="16"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AF342E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Received: DD Month YYYY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F7C00DD" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="16"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Revised:    DD Month YYYY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2339CE04" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="16"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Accepted:  DD Month YYYY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA13DFA" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00663541"/>
+          <w:p w14:paraId="73D38771" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="16"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-              <w:t>No.</w:t>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DOI:  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>https://doi.org/10.24256/jale.vXiX.XXXXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15000259" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00663541"/>
+          <w:p w14:paraId="3C66D365" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="16"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>LICENSE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FC892F8" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="16"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>This work is licensed under a Creative Commons Attribution-ShareAlike 4.0 International License (CC BY-SA 4.0).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CBB26A8" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00663541"/>
+          <w:p w14:paraId="12C6F0D2" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>© 2026 The Authors.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Published by Prodi Pendidikan Bahasa Arab, FTIK, UIN Palopo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4164" w:type="dxa"/>
+            <w:tcW w:w="6938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EF3D77" w:rsidRPr="00AF342E" w:rsidRDefault="00EF3D77" w:rsidP="007C5382">
+          <w:p w14:paraId="75117071" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Abstract</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39139C2F" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="264" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write the abstract in one paragraph, 150–250 words, including: (1) research objective, (2) method, (3) main findings, and (4) conclusion/implications. The abstract must not contain unexplained abbreviations, direct quotations, or references.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="405B7796" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keywords: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>keyword 1; keyword 2; keyword 3; keyword 4; keyword 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10079E65" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00663541">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:bottom w:val="dashed" w:sz="4" w:space="1" w:color="CCCCCC"/>
               </w:pBdr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="20" w:after="40"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F54478F" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Abstract</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F49FBA3" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="264" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write the Arabic abstract (Mulakhkhas) here if required by the journal. Otherwise, delete this section.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44476904" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keywords: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>keyword 1; keyword 2; keyword 3; keyword 4; keyword 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1AAE9AE5" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00663541"/>
+    <w:p w14:paraId="3778F698" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369906ED" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Paragraph 1 — no indentation needed. Describe the context and urgency of the research. The introduction must consist of at least 4 paragraphs totaling 600–900 words.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AB868B" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Paragraph 2: Relevant literature review — summarize what previous researchers have studied on this topic, with in-text APA citations: (Author, Year).]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A55512B" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Paragraph 3: Research gap — identify what previous studies have not addressed and how this study fills that gap.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3617D42F" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Paragraph 4: State the research objectives and research questions that this article explicitly aims to answer.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B33E8C3" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Method</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21756AF1" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Paragraph 1 — no indentation needed. Describe the research approach and design and the rationale for choosing them. The method section must consist of at least 4 paragraphs totaling 400–600 words.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30945AD2" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Paragraph 2: Participants/subjects/data sources — number, characteristics, location, and sampling technique (purposive, random, etc.).]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466CF7C4" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Paragraph 3: Data collection techniques (interview/observation/questionnaire/documentation) and the instruments used, including their validation.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D69ECFF" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Paragraph 4: Data analysis technique (steps/stages) and trustworthiness procedures (triangulation/member check/peer debriefing).]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B5E7D3" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Results and Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348B66CA" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[Present the research findings systematically using sub-headings for each main theme/finding. Each finding must be directly discussed in relation to relevant theories and literature. Support findings with interview excerpts, tables, or figures. This section must be at least 1,000 words.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F324C1" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[Sub-heading Finding 1: Write the Title of the First Theme/Finding]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D5E3FF" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Describe the first finding with supporting data. Direct quotations from informants are written in block format (indented) as shown in the example below:]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9865FC" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>"[Write the direct quotation from the informant here exactly as spoken/written. Block format: indented left and right, italic, no additional quotation marks.]" (Nama Informan, Tahun/Tanggal Wawancara)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8D3ECD" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Analysis and discussion of the quotation above — connect it to relevant theories or findings from previous studies, with citations.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAF1889" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[Sub-heading Finding 2: Write the Title of the Second Theme/Finding]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4D2659" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Describe the second finding with supporting data and literature discussion. Example of table insertion:]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C4F170" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Table 1. [Table title written above the table, left-aligned, italic]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblW w:w="9638" w:type="dxa"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1225"/>
+        <w:gridCol w:w="2594"/>
+        <w:gridCol w:w="2594"/>
+        <w:gridCol w:w="3225"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00663541" w14:paraId="379BA3DD" w14:textId="77777777" w:rsidTr="00303CB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6F05A5" w14:textId="77777777" w:rsidR="00663541" w:rsidRPr="00303CB9" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Activity </w:t>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1756" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF3D77" w:rsidRPr="00AF342E" w:rsidRDefault="00EF3D77" w:rsidP="007C5382">
+          <w:p w14:paraId="24384803" w14:textId="77777777" w:rsidR="00663541" w:rsidRPr="00303CB9" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pBdr>
-[...6 lines deleted...]
-              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...42 lines deleted...]
-              <w:t>1</w:t>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Column 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4164" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF3D77" w:rsidRPr="00AF342E" w:rsidRDefault="00EF3D77" w:rsidP="007C5382">
+          <w:p w14:paraId="1E2F5B7E" w14:textId="77777777" w:rsidR="00663541" w:rsidRPr="00303CB9" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pBdr>
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF342E">
-[...4 lines deleted...]
-              <w:t>Initial observations</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Column 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1756" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF3D77" w:rsidRPr="00AF342E" w:rsidRDefault="00EF3D77" w:rsidP="007C5382">
+          <w:p w14:paraId="19D5BC0B" w14:textId="77777777" w:rsidR="00663541" w:rsidRPr="00303CB9" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pBdr>
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF342E">
-[...4 lines deleted...]
-              <w:t>7 days</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3D77" w:rsidRPr="00AF342E" w:rsidTr="007C5382">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00663541" w14:paraId="04496B83" w14:textId="77777777" w:rsidTr="00303CB9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF3D77" w:rsidRPr="00AF342E" w:rsidRDefault="00EF3D77" w:rsidP="007C5382">
-[...20 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="68EA1768" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4164" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF3D77" w:rsidRPr="00AF342E" w:rsidRDefault="00EF3D77" w:rsidP="007C5382">
-[...19 lines deleted...]
-              <w:t>Study</w:t>
+          <w:p w14:paraId="7790E943" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[Data]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1756" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF3D77" w:rsidRPr="00AF342E" w:rsidRDefault="00EF3D77" w:rsidP="007C5382">
-[...53 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="0D51B28B" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[Data]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4164" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF3D77" w:rsidRPr="00AF342E" w:rsidRDefault="00EF3D77" w:rsidP="007C5382">
-[...19 lines deleted...]
-              <w:t>Preparation of research results reports</w:t>
+          <w:p w14:paraId="123B3413" w14:textId="7AD1591C" w:rsidR="00663541" w:rsidRPr="00514EE2" w:rsidRDefault="00000000">
+            <w:r w:rsidRPr="00514EE2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00514EE2" w:rsidRPr="00514EE2">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00514EE2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00663541" w14:paraId="64D73DE3" w14:textId="77777777" w:rsidTr="00303CB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAE3352" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1756" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF3D77" w:rsidRPr="00AF342E" w:rsidRDefault="00EF3D77" w:rsidP="007C5382">
-[...19 lines deleted...]
-              <w:t>5 days</w:t>
+          <w:p w14:paraId="28F38325" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[Data]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FAD851" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[Data]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="524965E7" w14:textId="601CB397" w:rsidR="00663541" w:rsidRPr="00514EE2" w:rsidRDefault="00000000">
+            <w:r w:rsidRPr="00514EE2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00514EE2" w:rsidRPr="00514EE2">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00514EE2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF3D77" w:rsidRPr="00AF342E" w:rsidRDefault="00EF3D77" w:rsidP="00EF3D77">
-[...149 lines deleted...]
-    <w:p w:rsidR="00EF3D77" w:rsidRPr="00AF342E" w:rsidRDefault="00EF3D77" w:rsidP="00EF3D77">
+    <w:p w14:paraId="306E07AE" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Source: [State the data source of the table]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08296C5D" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Analysis and discussion of the table above in relation to relevant theories and literature.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382EF092" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[Sub-heading Finding 3: Write the Title of the Third Theme/Finding — delete if not needed]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCFE122" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Describe the third finding with supporting data and literature discussion.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FCDC38" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Conclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F994EC0" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Paragraph 1 — no indentation needed. Write a conclusion that directly answers the research questions. The conclusion is not a summary of results but a clear statement of what was found and its significance. Length: 2–3 paragraphs, no numbering or bullet points.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276EDFB6" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Paragraph 2: Theoretical and/or practical implications of the research findings.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6389194A" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Paragraph 3: Limitations of the study and recommendations for future research.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9C135C" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Acknowledgment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079F8458" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[Optional. Acknowledge funding institutions, organizations, or individuals who provided substantial support for this research. Maximum 3 sentences, formal academic style. Delete this section if not applicable.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA4E83B" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6DE51F" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959"/>
+        </w:rPr>
+        <w:t>[References must follow APA 7th Edition format, listed alphabetically, with hanging indent. Minimum 15 sources, 80% from the last 5 years. Include DOI where available. See format examples below:]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FB86E4" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="40"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>Last Name, I. (Year). Article title written in sentence case only. Journal Name Written in Italics and Title Case, Vol(No), Pages–Pages. https://doi.org/xxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3072AE3F" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Conclusion</w:t>
-[...35 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>Last Name, I., &amp; Last Name, I. (Year). Book title written in italics, sentence case. Publisher Name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A93836C" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...56 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Bibliography</w:t>
-[...433 lines deleted...]
-      <w:pgMar w:top="2070" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+        <w:t>Nama Belakang, I., Last Name, I., &amp; Last Name, I. (Year). Judul artikel. Journal Name, Vol(No), Pages–Pages. https://doi.org/xxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00663541" w:rsidSect="00514EE2">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E65536" w:rsidRDefault="00E65536" w:rsidP="00BE4DDA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2E02A7AC" w14:textId="77777777" w:rsidR="008D33C1" w:rsidRDefault="008D33C1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E65536" w:rsidRDefault="00E65536" w:rsidP="00BE4DDA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5F5062B5" w14:textId="77777777" w:rsidR="008D33C1" w:rsidRDefault="008D33C1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Traditional Arabic">
-    <w:panose1 w:val="02010000000000000000"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria Math">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AE3F1C5" w14:textId="77777777" w:rsidR="00663541" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF"/>
+      </w:pBdr>
+      <w:spacing w:before="40"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">AL IBRAH: Journal of Arabic Language Education, Vol. XX, No. XX, Month-YYYY  |  </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00303CB9">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B582DB0" w14:textId="33439672" w:rsidR="00514EE2" w:rsidRDefault="00514EE2" w:rsidP="00514EE2">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">AL IBRAH: Journal of Arabic Language Education – </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001967A3">
+      <w:rPr>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>https://ejournal.iainpalopo.ac.id/index.php/ibrah</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E65536" w:rsidRDefault="00E65536" w:rsidP="00BE4DDA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="29C9D0F3" w14:textId="77777777" w:rsidR="008D33C1" w:rsidRDefault="008D33C1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E65536" w:rsidRDefault="00E65536" w:rsidP="00BE4DDA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="499A9A00" w14:textId="77777777" w:rsidR="008D33C1" w:rsidRDefault="008D33C1">
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...31 lines deleted...]
-        <w:t>. (Right click &gt; Open Hyperlink) to see further explanation.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00BE4DDA" w:rsidRPr="00797454" w:rsidRDefault="00BE4DDA" w:rsidP="00BE4DDA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16626C55" w14:textId="223A094C" w:rsidR="00663541" w:rsidRDefault="00061C00">
     <w:pPr>
-      <w:pStyle w:val="NoSpacing"/>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF"/>
+      </w:pBdr>
+      <w:spacing w:after="40"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00061C00">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-        <w:iCs/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00797454">
+      <w:t>Full Name of First Author</w:t>
+    </w:r>
+    <w:r w:rsidR="00000000">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-        <w:iCs/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">AL IBRAH: Journal of Arabic Language Education </w:t>
+      <w:t xml:space="preserve"> et al. | </w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-      <w:jc w:val="right"/>
+    <w:r w:rsidR="00434E3D">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Cambria Math" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r>
+      <w:t xml:space="preserve">Short </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00061C00">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Cambria Math" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:color w:val="595959"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Month</w:t>
+      <w:t>Article Title</w:t>
     </w:r>
-    <w:r w:rsidRPr="00797454">
-[...242 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BFB3E73"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3AC9372"/>
+    <w:lvl w:ilvl="0" w:tplc="04FEF48C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="32AEA2C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5044B932">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="52A618B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="827EB9BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="901030A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1842E72C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2500F3A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C464EC36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="56366795">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="166"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BE4DDA"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00EF3D77"/>
+    <w:rsidRoot w:val="00663541"/>
+    <w:rsid w:val="00061C00"/>
+    <w:rsid w:val="0012580D"/>
+    <w:rsid w:val="00303CB9"/>
+    <w:rsid w:val="00434E3D"/>
+    <w:rsid w:val="00514EE2"/>
+    <w:rsid w:val="00663541"/>
+    <w:rsid w:val="008D33C1"/>
+    <w:rsid w:val="00C37793"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-ID" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{556437A4-B540-4CB0-A151-EDF63245056B}"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1B704200"/>
+  <w15:docId w15:val="{8D0145E3-7AF2-064F-B40B-899E3222A58F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2507,426 +1937,582 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE4DDA"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="200" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-      <w:lang w:val="id-ID"/>
+      <w:caps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable3">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="43"/>
+    <w:rsid w:val="00303CB9"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00303CB9"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00303CB9"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BE4DDA"/>
+    <w:rsid w:val="00061C00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE4DDA"/>
+    <w:rsid w:val="00061C00"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BE4DDA"/>
+    <w:rsid w:val="00061C00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE4DDA"/>
-[...104 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00061C00"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...44 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:penulisutama@email.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chicagomanualofstyle.org/tools_citationguide.html" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chicagomanualofstyle.org/tools_citationguide.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2944,65 +2530,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3023,100 +2609,100 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3643</Characters>
+  <Pages>3</Pages>
+  <Words>796</Words>
+  <Characters>4543</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4274</CharactersWithSpaces>
+  <CharactersWithSpaces>5329</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>